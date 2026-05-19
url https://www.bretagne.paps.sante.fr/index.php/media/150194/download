--- v0 (2026-02-13)
+++ v1 (2026-05-19)
@@ -1,175 +1,8775 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0682D7B6" w14:textId="16367887" w:rsidR="00C77187" w:rsidRPr="00EB207C" w:rsidRDefault="00EB207C" w:rsidP="00EB207C">
-      <w:pPr>
+    <w:p w14:paraId="34CD7896" w14:textId="00A70C73" w:rsidR="008A4427" w:rsidRPr="00E0558C" w:rsidRDefault="008A4427" w:rsidP="00EC2665">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42900C32" w14:textId="77777777" w:rsidR="00EC2665" w:rsidRPr="00E0558C" w:rsidRDefault="00EC2665" w:rsidP="00EC2665">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3529"/>
+        <w:gridCol w:w="5513"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC2665" w:rsidRPr="00E0558C" w14:paraId="1F1F248A" w14:textId="77777777" w:rsidTr="00A00F2A">
+        <w:trPr>
+          <w:trHeight w:val="483"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3529" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7756F953" w14:textId="128AC031" w:rsidR="00EC2665" w:rsidRPr="00E0558C" w:rsidRDefault="00EC2665" w:rsidP="00A00F2A">
+            <w:pPr>
+              <w:pStyle w:val="Corpsdetexte"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Direction adjointe des soins de proximité et</w:t>
+            </w:r>
+            <w:r w:rsidR="001259B2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>formations en santé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA7D47F" w14:textId="77777777" w:rsidR="00EC2665" w:rsidRPr="00E0558C" w:rsidRDefault="00EC2665" w:rsidP="00610126">
+            <w:pPr>
+              <w:pStyle w:val="Sous-titre2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16037EAB" w14:textId="77777777" w:rsidR="00EC2665" w:rsidRPr="00E0558C" w:rsidRDefault="00EC2665" w:rsidP="00D73B25">
+            <w:pPr>
+              <w:pStyle w:val="Date2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66733372" w14:textId="6E67A385" w:rsidR="00EC2665" w:rsidRPr="00E0558C" w:rsidRDefault="00EC2665" w:rsidP="004B3A12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD29E58" w14:textId="77777777" w:rsidR="000A541D" w:rsidRPr="00E0558C" w:rsidRDefault="000A541D" w:rsidP="000A541D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Déploiement de la pratique avancée infirmière en Bretagne </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EB0DA7" w14:textId="6A59CFF6" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="003E4B49" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ide régionale</w:t>
+      </w:r>
+      <w:r w:rsidR="00331578" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liée à la formation </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Infirmier</w:t>
+      </w:r>
+      <w:r w:rsidR="009E385A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Pratique Avancée</w:t>
+      </w:r>
+      <w:r w:rsidR="009E385A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IPA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02136AF6" w14:textId="4EE6E755" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00331578" w:rsidP="000A541D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Dossier de demande de soutien financier</w:t>
+      </w:r>
+      <w:r w:rsidR="007B7BD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ARS Bretagne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFB0C07" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63093CE8" w14:textId="7BFA8A17" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00301C67" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Préambule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747276B5" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C6E2B9" w14:textId="78814EC4" w:rsidR="000015A2" w:rsidRPr="00E0558C" w:rsidRDefault="00D979CA" w:rsidP="009048A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Situés à l’interface de l’exercice infirmier et de l’exercice médical, les infirmiers en pratique avancée (IPA) disposent de compétences élargies, permettant d’améliorer l’accès aux soins et le suivi des patients.</w:t>
+      </w:r>
+      <w:r w:rsidR="009048A8" w:rsidRPr="00E0558C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009048A8" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’émergence des IPA ne se résume pas à la création d’un nouveau métier entre médecin et infirmier. Elle </w:t>
+      </w:r>
+      <w:r w:rsidR="000015A2" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">représente une organisation davantage collaborative, où les compétences de chacun sont complémentaires et mises au service des patients. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489934C2" w14:textId="77777777" w:rsidR="000015A2" w:rsidRPr="00E0558C" w:rsidRDefault="000015A2" w:rsidP="009048A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEB45AF" w14:textId="6D43BD67" w:rsidR="000015A2" w:rsidRPr="00E0558C" w:rsidRDefault="00237256" w:rsidP="009048A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La pratique avancée infirmière s’inscrit dans une dynamique d’évolution des pratiques et de transformation des parcours de soins. </w:t>
+      </w:r>
+      <w:r w:rsidR="000015A2" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sa reconnaissance s’inscrit </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73EE9" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">donc </w:t>
+      </w:r>
+      <w:r w:rsidR="000015A2" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dans une tendance visant à encourager les coopérations entre professionnels de santé et apporte une réponse aux aspirations des professionnels concernés, à se voir confier des compétences accrues</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B83426E" w14:textId="77777777" w:rsidR="000015A2" w:rsidRPr="00E0558C" w:rsidRDefault="000015A2" w:rsidP="009048A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BBCFF5" w14:textId="13639C8A" w:rsidR="00235D45" w:rsidRPr="00E0558C" w:rsidRDefault="00501418" w:rsidP="009048A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Grâce à des compétences cliniques renforcées et un droit de prescription élargi, les IPA contribuent à renforcer l’accès aux soins ainsi que la qualité des parcours des patients.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0265E" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ainsi, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1D8A" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la pratique avancée infirmière </w:t>
+      </w:r>
+      <w:r w:rsidR="009048A8" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permet de répondre aux enjeux de santé publique que sont le vieillissement de la population, la prise en charge des pathologies chroniques, l’organisation </w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidR="009048A8" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parcours de soins et le développement de l’exercice coordonné. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ADC3F7" w14:textId="77777777" w:rsidR="00235D45" w:rsidRPr="00E0558C" w:rsidRDefault="00235D45" w:rsidP="009048A8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B1D911" w14:textId="77777777" w:rsidR="00D918D4" w:rsidRPr="00E0558C" w:rsidRDefault="00235D45" w:rsidP="005E12D7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ces différents enjeux, couplés à l’accroissement des besoins de santé de la population en France, y compris donc en Bretagne, plaident en faveur du développement de cette forme nouvelle d’exercice.</w:t>
+      </w:r>
+      <w:r w:rsidR="00365B26" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004D4D62" w14:textId="77777777" w:rsidR="00D918D4" w:rsidRPr="00E0558C" w:rsidRDefault="00D918D4" w:rsidP="005E12D7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3978D7" w14:textId="17B08E39" w:rsidR="0057478C" w:rsidRPr="00E0558C" w:rsidRDefault="00FE783D" w:rsidP="005E12D7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dans ce contexte, et a</w:t>
+      </w:r>
+      <w:r w:rsidR="005E12D7" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fin de </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4CD4" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>permettre au plus grand nombre d’accéder à la formation IPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7545">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4CD4" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="005E12D7" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">favoriser le déploiement de la pratique avancée infirmière en Bretagne, l’ARS Bretagne a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7545">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notamment </w:t>
+      </w:r>
+      <w:r w:rsidR="005E12D7" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>mis en place un dispositif de soutien financier à destination des infirmier(e)s en formation, depuis 2018.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4CD4" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DEF4D4" w14:textId="77777777" w:rsidR="00331578" w:rsidRPr="00E0558C" w:rsidRDefault="00331578" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2B86F3" w14:textId="57313622" w:rsidR="00E0134C" w:rsidRDefault="007B0810" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>L’ARS Bretagne accompagne financièrement les infirmier</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s engagé</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s dans une formation IPA, dès lors qu’il</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> envisagent d’exercer en Bretagne à l’issue de leur formation, pendant une durée minimum de deux ans. </w:t>
+      </w:r>
+      <w:r w:rsidR="009711FF" w:rsidRPr="009711FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette aide est attribuée aux infirmiers libéraux, aux centres de santé polyvalents ou infirmiers </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6637D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pour accompagner </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6637D" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>un(e) infirmier(e) salarié(e) de la structure entrant en formation IPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6637D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="009711FF" w:rsidRPr="009711FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ainsi qu’aux demandeurs d’emploi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F420F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, inscrit</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7545">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F420F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur la liste tenue par France Travail</w:t>
+      </w:r>
+      <w:r w:rsidR="009711FF" w:rsidRPr="009711FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le montant de l’aide varie </w:t>
+      </w:r>
+      <w:r w:rsidR="00F420F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>selon le statut du bénéficiaire/professionnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9F161F" w14:textId="77777777" w:rsidR="00FD327A" w:rsidRPr="00E0558C" w:rsidRDefault="00FD327A" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352888FF" w14:textId="7CB72271" w:rsidR="00587AAC" w:rsidRPr="00E0558C" w:rsidRDefault="00587AAC" w:rsidP="00587AAC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E936AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00F420F5" w:rsidRPr="00E936AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (cumulatives)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E936AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’attribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cette aide sont les suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D4287B" w14:textId="77777777" w:rsidR="00587AAC" w:rsidRPr="00E0558C" w:rsidRDefault="00587AAC" w:rsidP="00587AAC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53668821" w14:textId="1A2BCC38" w:rsidR="00587AAC" w:rsidRDefault="00587AAC" w:rsidP="00587AAC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Être inscrit</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans une </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2D57" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">université </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accréditée </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>proposant la formation IPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2D57" w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B071286" w14:textId="57847211" w:rsidR="00E936AF" w:rsidRPr="00E0558C" w:rsidRDefault="00987D2E" w:rsidP="00587AAC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Être inscrit</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9015C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au conseil de l’Ordre des infirmiers ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F813BD9" w14:textId="0AD1E442" w:rsidR="00587AAC" w:rsidRPr="00E0558C" w:rsidRDefault="00587AAC" w:rsidP="00587AAC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>S’engager à l’issu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la formation, à exercer</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9015C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en tant qu’IPA, en Bretagne,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55449">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pendant </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>minimum deux ans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à compter de l’obtention </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>du diplôme </w:t>
+      </w:r>
+      <w:r w:rsidR="00885D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB557F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cf. ci-après les précisions) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD61E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334701E1" w14:textId="312E775E" w:rsidR="00E7005E" w:rsidRDefault="00587AAC" w:rsidP="00383CF3">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7005E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présenter un projet professionnel </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55449" w:rsidRPr="00E7005E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">construit </w:t>
+      </w:r>
+      <w:r w:rsidR="007644D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autant que possible </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7005E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concernant l’activité </w:t>
+      </w:r>
+      <w:r w:rsidR="00B55449" w:rsidRPr="00E7005E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’IPA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7005E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>à l’issu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7005E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la formation.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+          <w:left w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+          <w:right w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideH w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+          <w:insideV w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9042"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E7005E" w14:paraId="6F6C65AC" w14:textId="77777777" w:rsidTr="00965FD0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9062" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="42707605" w14:textId="6CDEAFB6" w:rsidR="00E7005E" w:rsidRDefault="00E7005E" w:rsidP="00E7005E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7005E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Pour </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E7005E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>les infirmier</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E7005E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>(e)s formé</w:t>
+            </w:r>
+            <w:r w:rsidR="00892436">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>(e)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7005E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>s en Bretagne ayant un projet d’exercice dans une région autre, il convient de contacter l’ARS territorialement compétente. À l’inverse, un</w:t>
+            </w:r>
+            <w:r w:rsidR="00892436">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>(e)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7005E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> étudiant</w:t>
+            </w:r>
+            <w:r w:rsidR="00892436">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>(e)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7005E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suivant la formation IPA dans une autre région mais ayant un projet d’exercice en Bretagne peut, sous conditions et selon son </w:t>
+            </w:r>
+            <w:r w:rsidR="007644D7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>profil</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7005E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, bénéficier de l’aide </w:t>
+            </w:r>
+            <w:r w:rsidR="006C08A1">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E7005E">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l’ARS Bretagne.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D6972D7" w14:textId="77777777" w:rsidR="00E7005E" w:rsidRDefault="00E7005E" w:rsidP="00E7005E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4669C3" w14:textId="1ACF58C9" w:rsidR="00904D6F" w:rsidRDefault="00904D6F" w:rsidP="00E7005E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’aide apportée par l’ARS Bretagne fait l’objet d’une </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>convention de financement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Par conséquent, la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>constitution d’un dossier est requise pour l’instruction de toute demande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, assortie de pièces justificatives, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>incluant le présent formulaire</w:t>
+      </w:r>
+      <w:r w:rsidR="007442EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (complété et signé).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6F74D7" w14:textId="77777777" w:rsidR="003D6DDA" w:rsidRDefault="003D6DDA" w:rsidP="00E7005E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504ED38D" w14:textId="6C3C41D9" w:rsidR="00CF09CB" w:rsidRDefault="00383CF3" w:rsidP="00CF09CB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le dossier est à </w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>adresser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’ARS Bretagne par </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00965FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00965FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF09CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’adresse suivante : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D724ABB" w14:textId="5415CDB4" w:rsidR="00CF09CB" w:rsidRDefault="00CF09CB" w:rsidP="00CF09CB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00D43CB8">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:highlight w:val="yellow"/>
+            <w:lang w:eastAsia="en-US"/>
+          </w:rPr>
+          <w:t>ARS-BRETAGNE-REFINSTALLATION@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="739556BF" w14:textId="45E76943" w:rsidR="00CF09CB" w:rsidRPr="00E73412" w:rsidRDefault="00E73412" w:rsidP="00E73412">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E73412">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>**********</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A491270" w14:textId="71A97820" w:rsidR="00383CF3" w:rsidRPr="00E7005E" w:rsidRDefault="004553AF" w:rsidP="00CF09CB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’objet </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>de l’e-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit être le suivant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00241DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00383CF3" w:rsidRPr="00965FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ormation IPA </w:t>
+      </w:r>
+      <w:r w:rsidR="00241DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Aide régionale / </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2152">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master 1 / Rentrée 20XX / LIEU + </w:t>
+      </w:r>
+      <w:r w:rsidR="00383CF3" w:rsidRPr="00965FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>nom</w:t>
+      </w:r>
+      <w:r w:rsidR="0002678D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>/prénom</w:t>
+      </w:r>
+      <w:r w:rsidR="00383CF3" w:rsidRPr="00965FD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du candida</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5CF3" w:rsidRPr="004E5CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>t souhaitant bénéficier de l’aide de l’ARS Bretagne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3054F7EE" w14:textId="77777777" w:rsidR="00383CF3" w:rsidRPr="00E0558C" w:rsidRDefault="00383CF3" w:rsidP="00383CF3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA1FFF2" w14:textId="0281C8EE" w:rsidR="00757DFD" w:rsidRPr="00E0558C" w:rsidRDefault="00383CF3" w:rsidP="00383CF3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20995">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Tout dossier incomplet ne sera pas instruit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AC2839" w14:textId="77777777" w:rsidR="00933867" w:rsidRPr="00E0558C" w:rsidRDefault="00933867" w:rsidP="00383CF3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B8D704" w14:textId="171D5670" w:rsidR="00933867" w:rsidRPr="00E0558C" w:rsidRDefault="00933867" w:rsidP="00933867">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224216582"/>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Renseignements généraux</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et personnels </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(A COMPLETER PAR LE CANDIDAT)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5DCAECE7" w14:textId="77777777" w:rsidR="00757DFD" w:rsidRPr="00E0558C" w:rsidRDefault="00757DFD" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9452" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3104"/>
+        <w:gridCol w:w="6348"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00624E9C" w:rsidRPr="00624E9C" w14:paraId="5066A717" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="338"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9452" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065044A8" w14:textId="0A723A62" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00DA1D4E" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Professionnel</w:t>
+            </w:r>
+            <w:r w:rsidR="00624E9C" w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bénéficiaire du financement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0558C" w:rsidRPr="00624E9C" w14:paraId="5A254F65" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D47646D" w14:textId="5EB7240E" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00933867" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>NOM</w:t>
+            </w:r>
+            <w:r w:rsidR="00624E9C" w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:r w:rsidR="00624E9C" w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CFBA28" w14:textId="77777777" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A12B44" w:rsidRPr="00624E9C" w14:paraId="671D4CEC" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F9EBA8" w14:textId="17FE584E" w:rsidR="00A12B44" w:rsidRPr="00E0558C" w:rsidRDefault="00A12B44" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Date de naissance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D2413B" w14:textId="77777777" w:rsidR="00A12B44" w:rsidRPr="00624E9C" w:rsidRDefault="00A12B44" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A12B44" w:rsidRPr="00624E9C" w14:paraId="0127249E" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54812FAC" w14:textId="044B73FD" w:rsidR="00A12B44" w:rsidRDefault="00A12B44" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieu de </w:t>
+            </w:r>
+            <w:r w:rsidR="00F244BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>domiciliation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0EC84D" w14:textId="77777777" w:rsidR="00A12B44" w:rsidRPr="00624E9C" w:rsidRDefault="00A12B44" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0558C" w:rsidRPr="00624E9C" w14:paraId="234A0BE2" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E11CA2" w14:textId="32EF219A" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse </w:t>
+            </w:r>
+            <w:r w:rsidR="00933867" w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poste </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892436">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>complète</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="421463EB" w14:textId="77777777" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0558C" w:rsidRPr="00624E9C" w14:paraId="0E06E6FB" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B26EE97" w14:textId="1A0D9811" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Statut juridique</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F52DF8" w14:textId="2339628D" w:rsidR="00DA1D4E" w:rsidRPr="00A73F29" w:rsidRDefault="00DA1D4E" w:rsidP="00AA7A2D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Demandeur d’emploi inscrit sur la liste France TRAVAIL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53F156CA" w14:textId="04808540" w:rsidR="00DA1D4E" w:rsidRDefault="00DA1D4E" w:rsidP="00AA7A2D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>IDE libéral(e)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D36E549" w14:textId="5D12BEC7" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="008408DA" w:rsidP="00AA7A2D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autre </w:t>
+            </w:r>
+            <w:r w:rsidR="004715A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(le cas échant, préciser : …</w:t>
+            </w:r>
+            <w:r w:rsidR="00D20995">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>……………</w:t>
+            </w:r>
+            <w:r w:rsidR="004715A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>…………)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0558C" w:rsidRPr="00624E9C" w14:paraId="577C2A37" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6ECD3F" w14:textId="4DCDD721" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00933867" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004715A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004715A2" w:rsidRPr="004715A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PERSONNEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="424B22A0" w14:textId="77777777" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0558C" w:rsidRPr="00624E9C" w14:paraId="4791ADA5" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="772"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61306F49" w14:textId="68D1033A" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Téléphone </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PORTABLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFCD559" w14:textId="77777777" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0558C" w:rsidRPr="00E0558C" w14:paraId="1DA7303D" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="551"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FA7E84" w14:textId="527F465A" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00265BCB" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>RPPS (numéro)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="556EFB2F" w14:textId="77777777" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0558C" w:rsidRPr="00E0558C" w14:paraId="5DB40745" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="549"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="328BDBD1" w14:textId="3E1CA1F4" w:rsidR="00265BCB" w:rsidRPr="00624E9C" w:rsidRDefault="00265BCB" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Sécurité sociale (numéro)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE04C1" w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7CB838" w14:textId="77777777" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E0558C" w:rsidRPr="00E0558C" w14:paraId="38198ADC" w14:textId="77777777" w:rsidTr="00892436">
+        <w:trPr>
+          <w:trHeight w:val="1262"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3104" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4624BE4A" w14:textId="16E3D986" w:rsidR="00624E9C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Compte bancaire</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE04C1" w:rsidRPr="00E0558C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6348" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="075B09AA" w14:textId="71FDF701" w:rsidR="00E0558C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nom de la banque :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5784852A" w14:textId="235E2C57" w:rsidR="00E0558C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>IBAN :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E679DB3" w14:textId="14BA0560" w:rsidR="0080739C" w:rsidRPr="00624E9C" w:rsidRDefault="00624E9C" w:rsidP="00892436">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00624E9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>BIC :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5FAD363B" w14:textId="0BDAE8FF" w:rsidR="00CE04C1" w:rsidRPr="002F6224" w:rsidRDefault="00CE04C1" w:rsidP="00CE04C1">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00624E9C" w:rsidRPr="002F6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RIB et copie </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6224" w:rsidRPr="002F6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>de la carte</w:t>
+      </w:r>
+      <w:r w:rsidR="00624E9C" w:rsidRPr="002F6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VITALE à annexer en </w:t>
+      </w:r>
+      <w:r w:rsidR="00265BCB" w:rsidRPr="002F6224">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>PJ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D0BDF1" w14:textId="098A15DB" w:rsidR="00A73F29" w:rsidRPr="00E0558C" w:rsidRDefault="00A73F29" w:rsidP="00A73F29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Renseignements généraux</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Formation IPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (A COMPLETER PAR LE CANDIDAT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6BBDE2" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00E0558C" w:rsidRDefault="00A73F29" w:rsidP="00A73F29">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9042"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A73F29" w:rsidRPr="00A73F29" w14:paraId="1B82AA31" w14:textId="77777777" w:rsidTr="00A73F29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00008289" w14:textId="2D38975A" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Université accréditée pour délivrer le diplôme :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9C8488" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Nom :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06598DD3" w14:textId="4FE05DF9" w:rsidR="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Région :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C95D8C" w14:textId="00CB6FDC" w:rsidR="00491F46" w:rsidRPr="00A73F29" w:rsidRDefault="00491F46" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calendrier (rentrée 2026 par exemple) : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B641B4A" w14:textId="56D2F2AF" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Admission pour une formation en :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A77BA8E" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> année </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3C96CD" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> année partielle </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05721FAD" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> année</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="643246BA" w14:textId="29D5FF3F" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Option choisie, si admission en 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> année</w:t>
+            </w:r>
+            <w:r w:rsidR="00892436">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ou envisagée </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4F4357" w14:textId="52724351" w:rsidR="00E6195A" w:rsidRDefault="00E6195A" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E6195A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Pathologies chroniques stabilisées, prévention et polypathologie courantes (PCS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A657FCC" w14:textId="37972ABC" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Oncologie et hématologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E48D14" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Néphrologie, dialyse et transplantation rénale</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6504F52E" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé mentale et psychiatrie </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E1C374E" w14:textId="6F565104" w:rsidR="00A73F29" w:rsidRPr="00A73F29" w:rsidRDefault="00A73F29" w:rsidP="00E6195A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A73F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Urgences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3663B836" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00E0558C" w:rsidRDefault="00A73F29" w:rsidP="00A73F29">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C32944" w14:textId="5AA261B7" w:rsidR="00A73F29" w:rsidRPr="00E0558C" w:rsidRDefault="00A73F29" w:rsidP="00A73F29">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Engagements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B233B70" w14:textId="77777777" w:rsidR="00A73F29" w:rsidRPr="00E0558C" w:rsidRDefault="00A73F29" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5A0385" w14:textId="4493B537" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Les infirmiers, dont la demande est retenue, s’engagent à :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E45B7AB" w14:textId="77777777" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A3F75C" w14:textId="77777777" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pendant le déroulement de la formation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04554EE8" w14:textId="77777777" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C0BC86" w14:textId="25E0F25C" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transmettre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à l’ARS Bretagne, en tant que financeur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180D3AE5" w14:textId="77777777" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E993157" w14:textId="0EF06CC7" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une attestation de réussite au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>master</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 (première année de formation), délivrée par l’université accréditée ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6606C1C0" w14:textId="403DB2D5" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une attestation d’inscription au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>master</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 (</w:t>
+      </w:r>
+      <w:r w:rsidR="0091413F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>seconde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> année de formation), délivrée par l’université accréditée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C43D937" w14:textId="77777777" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03A0CFCA" w14:textId="4AC4D14B" w:rsidR="00A20A9F" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>En cas d’abandon de la formation en cours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, le bénéficiaire s’engage à en informer sans délai le financeur</w:t>
+      </w:r>
+      <w:r w:rsidR="0085140C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ARS Bretagne)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, par lettre recommandée avec </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>accusé de réception</w:t>
+      </w:r>
+      <w:r w:rsidR="001333BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidR="001333BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001333BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001333BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’adresse susmentionnée. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF20826" w14:textId="77777777" w:rsidR="00A20A9F" w:rsidRDefault="00A20A9F" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3E153C" w14:textId="16A05B46" w:rsidR="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A réception des documents ci-dessus, le financeur procèdera, dans les meilleurs délais, à l’examen de la situation du bénéficiaire et pourra, au vu des éléments fournis, accepter ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>refuser la poursuite du financement alloué.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le cas échéant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, le contrat de financement sera</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>soit modifié par avenant, soit résilié.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D97D83" w14:textId="77777777" w:rsidR="00892436" w:rsidRPr="00A662C0" w:rsidRDefault="00892436" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4634E041" w14:textId="77777777" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>A l’issue de la formation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758BFEB8" w14:textId="77777777" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B7C245" w14:textId="24720DB1" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transmettre au financeur, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>au plus tard dans le mois qui suit l’obtention de son diplôme d’Etat</w:t>
+      </w:r>
+      <w:r w:rsidR="00054C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’IPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15E8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une attestation de réussite au </w:t>
+      </w:r>
+      <w:r w:rsidR="00054C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>master</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, délivrée par l’université accréditée ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7361F53E" w14:textId="3C65A74F" w:rsidR="00E670E9" w:rsidRDefault="00A662C0" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exercer les fonctions </w:t>
+      </w:r>
+      <w:r w:rsidR="0074618E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d’IPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0074618E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en Bretagne, pendant </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="0074618E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>deux ans</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEE573E" w14:textId="05C6A4EF" w:rsidR="0074618E" w:rsidRDefault="0074618E" w:rsidP="00E670E9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="2253" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6789"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000E107A" w14:paraId="10D96294" w14:textId="77777777" w:rsidTr="003512A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6103CE8D" w14:textId="77777777" w:rsidR="000E107A" w:rsidRDefault="000E107A" w:rsidP="00892436">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42C07258" w14:textId="597B2ACD" w:rsidR="0028091C" w:rsidRDefault="000E107A" w:rsidP="00892436">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="0028091C" w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>our les demandeurs d’emploi</w:t>
+            </w:r>
+            <w:r w:rsidR="0028091C" w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inscrit sur la liste tenue par France TRAVAIL, l’aide de l’ARS Bretagne est versée contre l’engagement d’exercer en Bretagne à l’issue de la formation, pendant </w:t>
+            </w:r>
+            <w:r w:rsidR="00870228">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>au moins deux ans</w:t>
+            </w:r>
+            <w:r w:rsidR="0028091C" w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00651953">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>quel que</w:t>
+            </w:r>
+            <w:r w:rsidR="0028091C" w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soit le mode d’exercice (salarié, libéral ou mixte)</w:t>
+            </w:r>
+            <w:r w:rsidR="00892436">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2712A1E4" w14:textId="58486018" w:rsidR="00870228" w:rsidRPr="0028091C" w:rsidRDefault="00870228" w:rsidP="00892436">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E107A" w14:paraId="787F2EA8" w14:textId="77777777" w:rsidTr="003512A9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3236055F" w14:textId="77777777" w:rsidR="000E107A" w:rsidRDefault="000E107A" w:rsidP="00892436">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A40B4A2" w14:textId="39C595F5" w:rsidR="0028091C" w:rsidRDefault="0028091C" w:rsidP="00892436">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour les </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D5765D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>libéraux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l’aide est versée contre l’engagement d’exercer en Bretagne en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>tant qu’IPA libéral</w:t>
+            </w:r>
+            <w:r w:rsidR="00892436">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>(e)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, dans le cadre d’un exercice coordonné ou auprès d’un médecin spécialiste, pendant au moins deux ans à l’issue de la </w:t>
+            </w:r>
+            <w:r w:rsidR="00892436" w:rsidRPr="0028091C">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>formation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA76FF6" w14:textId="3BA026B6" w:rsidR="00870228" w:rsidRPr="00870228" w:rsidRDefault="00870228" w:rsidP="00892436">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1421B0D2" w14:textId="77777777" w:rsidR="00E670E9" w:rsidRDefault="00E670E9" w:rsidP="00E670E9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03EEBFC8" w14:textId="44CC6C52" w:rsidR="009A486C" w:rsidRDefault="00B7214D" w:rsidP="00B7214D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Le bénéficiaire s’engage par ailleurs à c</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4679A" w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommuniquer à </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4645">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’ARS Bretagne </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4679A" w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">toutes les informations nécessaires au suivi </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>de son</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4679A" w:rsidRPr="00A662C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dossier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29521FDF" w14:textId="77777777" w:rsidR="009A486C" w:rsidRDefault="009A486C" w:rsidP="00B7214D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06139086" w14:textId="4C669D89" w:rsidR="005F4FA3" w:rsidRDefault="005F4FA3" w:rsidP="00B7214D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F4FA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Dans ce cadre, l’ARS Bretagne pourra transmettre une fiche de suivi destinée à être complétée par le bénéficiaire, afin d’assurer le suivi des engagements associés au dispositif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108CE587" w14:textId="77777777" w:rsidR="00A662C0" w:rsidRPr="00A662C0" w:rsidRDefault="00A662C0" w:rsidP="00A662C0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0289E94E" w14:textId="55375DD6" w:rsidR="00E01F3D" w:rsidRPr="00E0558C" w:rsidRDefault="00E01F3D" w:rsidP="00E01F3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Eng</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>agement sur l’honneur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A87BCC" w14:textId="219A174E" w:rsidR="00C0721E" w:rsidRPr="00AF2AF8" w:rsidRDefault="00AD0F6D" w:rsidP="00AF2AF8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Je soussigné(e)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NOM, Prénom</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.……</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>……………………..</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00942510">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00942510">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00942510">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>certifie sur l’honneur l’exactitude des informations renseignées dans l</w:t>
+      </w:r>
+      <w:r w:rsidR="000916CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e présent formulaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00AF2AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A22BA8" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00AF2AF8" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAA1A07" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>L’ARS Bretagne se réserve la possibilité de procéder à un contrôle sur pièce (extraction des données RPPS, tableau de l’Ordre…) permettant de vérifier les déclarations du bénéficiaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B54B58" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB952D7" w14:textId="158E37C8" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Fait à ………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CAC023B" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDE82A7" w14:textId="0BFEAC75" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Le</w:t>
+      </w:r>
+      <w:r w:rsidR="00942510">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>…………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379DDEAF" w14:textId="77777777" w:rsidR="00E01F3D" w:rsidRPr="00E0558C" w:rsidRDefault="00E01F3D" w:rsidP="00E01F3D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB76298" w14:textId="2E5E9E03" w:rsidR="00C0721E" w:rsidRPr="00942510" w:rsidRDefault="00460CA7" w:rsidP="00460CA7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5664"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>SIGNATURE</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00942510">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du bénéficiaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0721E" w:rsidRPr="00942510">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554E2D45" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6FE2C5" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163612B9" w14:textId="77777777" w:rsidR="00E0558C" w:rsidRPr="00E0558C" w:rsidRDefault="00E0558C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014D8E27" w14:textId="6AE960DE" w:rsidR="00795FD0" w:rsidRPr="00154F39" w:rsidRDefault="00795FD0" w:rsidP="00795FD0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00154F39">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Documents à joindre impérativement à la demande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D69CE7" w14:textId="77777777" w:rsidR="00CA3811" w:rsidRPr="00CA3811" w:rsidRDefault="00CA3811" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A1D335" w14:textId="55C01756" w:rsidR="00CA3811" w:rsidRPr="00DC3DCD" w:rsidRDefault="00CA3811" w:rsidP="006F3514">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour l’ensemble </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7481">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidR="00463972">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>demandeurs</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3514" w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, quel</w:t>
+      </w:r>
+      <w:r w:rsidR="00463972">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3514" w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>que soit le statu</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3DCD" w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>t/profil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B12E07E" w14:textId="77777777" w:rsidR="00CA3811" w:rsidRPr="00CA3811" w:rsidRDefault="00CA3811" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57440CF8" w14:textId="3255C7D3" w:rsidR="00795FD0" w:rsidRDefault="00547CAA" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>elevé d’identité bancaire (RIB) du bénéficiaire, à annexer en PJ au présent dossier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E63247" w14:textId="77777777" w:rsidR="00CA3811" w:rsidRPr="00CA3811" w:rsidRDefault="00CA3811" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B26374" w14:textId="7D4A8C7A" w:rsidR="00795FD0" w:rsidRPr="00547CAA" w:rsidRDefault="00D420AE" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Certificat de scolarité ou, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ttestation d’inscription dans la formation conduisant au diplôme d’Etat </w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d’IPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, délivrée par l’université accréditée</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>dans laquelle est suivie la formation, mentionnant la date d’entrée en formation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9E3F6C" w14:textId="77777777" w:rsidR="00795FD0" w:rsidRPr="00795FD0" w:rsidRDefault="00795FD0" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F3C363" w14:textId="745AA8D3" w:rsidR="00795FD0" w:rsidRPr="00547CAA" w:rsidRDefault="0023434D" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rojet professionnel concernant l’activité </w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d’IPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à l’issu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la formation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049533B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(objectifs poursuivi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0049533B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, démarches entreprises ou identifiées, structures sollicitées, territoires </w:t>
+      </w:r>
+      <w:r w:rsidR="00734737">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’implantation </w:t>
+      </w:r>
+      <w:r w:rsidR="0049533B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou zones géographiques envisagées, etc.) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069F58D2" w14:textId="77777777" w:rsidR="00795FD0" w:rsidRPr="00795FD0" w:rsidRDefault="00795FD0" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A1F16BB" w14:textId="7D6AB443" w:rsidR="00795FD0" w:rsidRPr="00547CAA" w:rsidRDefault="00ED5211" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>opie d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>diplôme d’Etat d’infirmier</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69678B25" w14:textId="77777777" w:rsidR="00795FD0" w:rsidRPr="00795FD0" w:rsidRDefault="00795FD0" w:rsidP="00CA3811">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AED5D09" w14:textId="0F9FEE31" w:rsidR="000F0C1B" w:rsidRPr="00DC3DCD" w:rsidRDefault="00ED5211" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00795FD0" w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>opie de la carte vitale</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6213D721" w14:textId="0ADCB7D5" w:rsidR="006F3514" w:rsidRPr="00892436" w:rsidRDefault="000F0C1B" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Pour les demandeurs d’emploi</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3514" w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3514" w:rsidRPr="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(en plus des éléments susmentionnés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07094367" w14:textId="77777777" w:rsidR="00DC3DCD" w:rsidRDefault="00DC3DCD" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCC2E4B" w14:textId="472C3C11" w:rsidR="006F3514" w:rsidRPr="00DC3DCD" w:rsidRDefault="006F3514" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Attestation d’inscription à France Travail ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DC85EC" w14:textId="77777777" w:rsidR="006F3514" w:rsidRPr="006F3514" w:rsidRDefault="006F3514" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560887D3" w14:textId="66A2B3A0" w:rsidR="001865BC" w:rsidRPr="00DC3DCD" w:rsidRDefault="001865BC" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Engagement sur l’honneur (attestation) à exercer en Bretagne en tant qu’IPA à l’issu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la formation pendant au moins deux ans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CF37F1" w14:textId="7214D71F" w:rsidR="001865BC" w:rsidRPr="00DC3DCD" w:rsidRDefault="001865BC" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>les infirmier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A5D60" w:rsidRPr="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(e)s libéraux</w:t>
+      </w:r>
+      <w:r w:rsidR="00361E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361E2F" w:rsidRPr="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="cyan"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(en plus des éléments susmentionnés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B266079" w14:textId="1DF54D49" w:rsidR="00DC3DCD" w:rsidRDefault="00DC3DCD" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>opie de l’inscription du demandeur au conseil de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5765D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rdre des infirmiers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>incluant le numéro RPPS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76241498" w14:textId="77777777" w:rsidR="00DC3DCD" w:rsidRPr="00DC3DCD" w:rsidRDefault="00DC3DCD" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22164AE5" w14:textId="25DFF460" w:rsidR="00795FD0" w:rsidRPr="008E7177" w:rsidRDefault="007D65F7" w:rsidP="00D5765D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D65F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engagement sur l’honneur </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(attestation) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D65F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>à exercer en Bretagne, en tant qu’IPA libéral</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D65F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, dans le cadre d’un exercice coordonné ou auprès d’un médecin spécialiste, pendant au moins deux ans à l’issue de la formation</w:t>
+      </w:r>
+      <w:r w:rsidR="00892436">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C53E04A" w14:textId="77777777" w:rsidR="00C0721E" w:rsidRPr="00E0558C" w:rsidRDefault="00C0721E" w:rsidP="00C0721E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18F9053A" w14:textId="77777777" w:rsidR="006F11B3" w:rsidRPr="00E0558C" w:rsidRDefault="006F11B3" w:rsidP="004B3A12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006F11B3" w:rsidRPr="00E0558C" w:rsidSect="00933867">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="454" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3DC474B3" w14:textId="77777777" w:rsidR="00932DA0" w:rsidRDefault="00932DA0" w:rsidP="00377405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6FBAF510" w14:textId="77777777" w:rsidR="00932DA0" w:rsidRDefault="00932DA0" w:rsidP="00377405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1119484516"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="65668CA1" w14:textId="21D4AF4F" w:rsidR="00791490" w:rsidRDefault="00791490">
+            <w:pPr>
+              <w:pStyle w:val="Pieddepage"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00791490">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00791490">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="7BFD7BA7" w14:textId="57474D1F" w:rsidR="00377405" w:rsidRDefault="00377405" w:rsidP="000E18BC">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0A05BE94" w14:textId="77777777" w:rsidR="00932DA0" w:rsidRDefault="00932DA0" w:rsidP="00377405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="031819E1" w14:textId="77777777" w:rsidR="00932DA0" w:rsidRDefault="00932DA0" w:rsidP="00377405">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50EED1A7" w14:textId="77777777" w:rsidR="004B3A12" w:rsidRDefault="004B3A12" w:rsidP="004B3A12">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+      </w:tabs>
+      <w:ind w:right="59"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53D7FCBB" wp14:editId="20076A34">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-158115</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-2540</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1357630" cy="1228725"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="1616" y="1786"/>
+              <wp:lineTo x="1616" y="19200"/>
+              <wp:lineTo x="9295" y="19200"/>
+              <wp:lineTo x="10103" y="17414"/>
+              <wp:lineTo x="8891" y="16967"/>
+              <wp:lineTo x="18589" y="12056"/>
+              <wp:lineTo x="18185" y="9823"/>
+              <wp:lineTo x="19802" y="7591"/>
+              <wp:lineTo x="18589" y="6251"/>
+              <wp:lineTo x="10103" y="1786"/>
+              <wp:lineTo x="1616" y="1786"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1" name="Image 9" descr="Mac:Users:xavier.hasendahl:Desktop:ELEMENTS TEMPLATES SIG:LOGOS:REPUBLIQUE_FRANCAISE:eps:Republique_Francaise_CMJN.eps"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 9" descr="Mac:Users:xavier.hasendahl:Desktop:ELEMENTS TEMPLATES SIG:LOGOS:REPUBLIQUE_FRANCAISE:eps:Republique_Francaise_CMJN.eps"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1357630" cy="1228725"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="74EDDD77" w14:textId="77777777" w:rsidR="004B3A12" w:rsidRDefault="004B3A12" w:rsidP="004B3A12">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+      </w:tabs>
+      <w:ind w:right="59"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000F3A76">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5781FF51" wp14:editId="312CA9A2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4826000</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>635</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1515110" cy="872490"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="3810"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Image 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="logo_partenaire.png"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1515110" cy="872490"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="64560A5A" w14:textId="77777777" w:rsidR="004B3A12" w:rsidRDefault="004B3A12" w:rsidP="004B3A12">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="0846D636" w14:textId="77777777" w:rsidR="004B3A12" w:rsidRDefault="004B3A12">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02052AD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C10195A"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A4C31C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4E904424"/>
+    <w:lvl w:ilvl="0" w:tplc="803C08A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A6A461E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1400A9AE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E39520A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A9CF378"/>
+    <w:lvl w:ilvl="0" w:tplc="803C08A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15035AB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="659A276E"/>
+    <w:lvl w:ilvl="0" w:tplc="3B8CE874">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19F169F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E39EB502"/>
+    <w:lvl w:ilvl="0" w:tplc="CC7A1B46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21EB7938"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68A05ECE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="236C13E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="768EA1EA"/>
+    <w:lvl w:ilvl="0" w:tplc="CC7A1B46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248402BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68E0C210"/>
+    <w:lvl w:ilvl="0" w:tplc="3B8CE874">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="295966C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22F20330"/>
+    <w:lvl w:ilvl="0" w:tplc="4072CE4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="344E44C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E32824AA"/>
+    <w:lvl w:ilvl="0" w:tplc="4072CE4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="374B7AAF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A50C5728"/>
+    <w:lvl w:ilvl="0" w:tplc="FBE8B3F0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38111DB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F2255CE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="430E3916"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D60523C"/>
+    <w:lvl w:ilvl="0" w:tplc="803C08A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43490D30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51C0B864"/>
+    <w:lvl w:ilvl="0" w:tplc="4072CE4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44DA2DD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0ECFA9C"/>
+    <w:lvl w:ilvl="0" w:tplc="4072CE4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48F77B7B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE984F38"/>
+    <w:lvl w:ilvl="0" w:tplc="CC7A1B46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A1A1D0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EC8D5DE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56856B0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="648A69A2"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="616E78DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A16069C"/>
+    <w:lvl w:ilvl="0" w:tplc="0DBE6FDA">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61DB48FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B24A7EA"/>
+    <w:lvl w:ilvl="0" w:tplc="3B8CE874">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="662F73A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38C2B39A"/>
+    <w:lvl w:ilvl="0" w:tplc="CC7A1B46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8DBCF760">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FF25ADB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EFE3794"/>
+    <w:lvl w:ilvl="0" w:tplc="3BA6DC2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76641EF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63FC4714"/>
+    <w:lvl w:ilvl="0" w:tplc="A53EE87C">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A041FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EF8F7D0"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A945119"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AE2C9A8"/>
+    <w:lvl w:ilvl="0" w:tplc="3B8CE874">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BEA1A0E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7568818E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1205411073">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="730345966">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="436678057">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="493378496">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1330671840">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1520581875">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="812143815">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1883399089">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1221747978">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2074809578">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="143277803">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2022196236">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1125349342">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="821854164">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1165164778">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1954365657">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1884902362">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1837989292">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1208686211">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="346256050">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="422336832">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="476338781">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1716538393">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="420486663">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="386075523">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1665745998">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="19162362">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EB207C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EB207C"/>
+    <w:rsidRoot w:val="001A1219"/>
+    <w:rsid w:val="000015A2"/>
+    <w:rsid w:val="000113E1"/>
+    <w:rsid w:val="00020142"/>
+    <w:rsid w:val="00022499"/>
+    <w:rsid w:val="0002678D"/>
+    <w:rsid w:val="000313FD"/>
+    <w:rsid w:val="00040814"/>
+    <w:rsid w:val="00047ECB"/>
+    <w:rsid w:val="00054C5F"/>
+    <w:rsid w:val="00073B82"/>
+    <w:rsid w:val="000860F6"/>
+    <w:rsid w:val="000916CB"/>
+    <w:rsid w:val="000921ED"/>
+    <w:rsid w:val="000A0440"/>
+    <w:rsid w:val="000A541D"/>
+    <w:rsid w:val="000A574B"/>
+    <w:rsid w:val="000B40AC"/>
+    <w:rsid w:val="000B6D14"/>
+    <w:rsid w:val="000E107A"/>
+    <w:rsid w:val="000E18BC"/>
+    <w:rsid w:val="000F0C1B"/>
+    <w:rsid w:val="001259B2"/>
+    <w:rsid w:val="001333BD"/>
+    <w:rsid w:val="00143132"/>
+    <w:rsid w:val="00153751"/>
+    <w:rsid w:val="00154F39"/>
+    <w:rsid w:val="001633B9"/>
+    <w:rsid w:val="0016622D"/>
+    <w:rsid w:val="00170698"/>
+    <w:rsid w:val="00180887"/>
+    <w:rsid w:val="0018536C"/>
+    <w:rsid w:val="001865BC"/>
+    <w:rsid w:val="001965DD"/>
+    <w:rsid w:val="001A1219"/>
+    <w:rsid w:val="001B7EBA"/>
+    <w:rsid w:val="001C0427"/>
+    <w:rsid w:val="001C65B4"/>
+    <w:rsid w:val="00212A5D"/>
+    <w:rsid w:val="0021761E"/>
+    <w:rsid w:val="00225A1D"/>
+    <w:rsid w:val="0023434D"/>
+    <w:rsid w:val="00235D45"/>
+    <w:rsid w:val="00237256"/>
+    <w:rsid w:val="00241DDA"/>
+    <w:rsid w:val="0024712C"/>
+    <w:rsid w:val="00265BCB"/>
+    <w:rsid w:val="00273E4B"/>
+    <w:rsid w:val="0028091C"/>
+    <w:rsid w:val="002A0F4C"/>
+    <w:rsid w:val="002B22AA"/>
+    <w:rsid w:val="002E0467"/>
+    <w:rsid w:val="002F6224"/>
+    <w:rsid w:val="00301C67"/>
+    <w:rsid w:val="003059F7"/>
+    <w:rsid w:val="00331578"/>
+    <w:rsid w:val="0034541E"/>
+    <w:rsid w:val="00346065"/>
+    <w:rsid w:val="00346A8D"/>
+    <w:rsid w:val="003512A9"/>
+    <w:rsid w:val="00361E2F"/>
+    <w:rsid w:val="00365B26"/>
+    <w:rsid w:val="00377405"/>
+    <w:rsid w:val="00383CF3"/>
+    <w:rsid w:val="003A0B10"/>
+    <w:rsid w:val="003C61FC"/>
+    <w:rsid w:val="003D6DDA"/>
+    <w:rsid w:val="003E0678"/>
+    <w:rsid w:val="003E1621"/>
+    <w:rsid w:val="003E4B49"/>
+    <w:rsid w:val="003F15BE"/>
+    <w:rsid w:val="003F5128"/>
+    <w:rsid w:val="004144E7"/>
+    <w:rsid w:val="004265C7"/>
+    <w:rsid w:val="00450269"/>
+    <w:rsid w:val="00450B16"/>
+    <w:rsid w:val="004553AF"/>
+    <w:rsid w:val="004576B1"/>
+    <w:rsid w:val="00460CA7"/>
+    <w:rsid w:val="00463972"/>
+    <w:rsid w:val="00466CFD"/>
+    <w:rsid w:val="004715A2"/>
+    <w:rsid w:val="00475B78"/>
+    <w:rsid w:val="00491F46"/>
+    <w:rsid w:val="0049533B"/>
+    <w:rsid w:val="004A4D04"/>
+    <w:rsid w:val="004A7A49"/>
+    <w:rsid w:val="004B3A12"/>
+    <w:rsid w:val="004B4645"/>
+    <w:rsid w:val="004C0740"/>
+    <w:rsid w:val="004C4D30"/>
+    <w:rsid w:val="004E5CF3"/>
+    <w:rsid w:val="00501418"/>
+    <w:rsid w:val="00523AB2"/>
+    <w:rsid w:val="00524727"/>
+    <w:rsid w:val="00525C49"/>
+    <w:rsid w:val="00547CAA"/>
+    <w:rsid w:val="00561981"/>
+    <w:rsid w:val="00563F94"/>
+    <w:rsid w:val="00565B3C"/>
+    <w:rsid w:val="0057478C"/>
+    <w:rsid w:val="00576E9F"/>
+    <w:rsid w:val="00587AAC"/>
+    <w:rsid w:val="00596DB2"/>
+    <w:rsid w:val="005A774A"/>
+    <w:rsid w:val="005C2A9F"/>
+    <w:rsid w:val="005E12D7"/>
+    <w:rsid w:val="005E36E1"/>
+    <w:rsid w:val="005F4FA3"/>
+    <w:rsid w:val="0062069E"/>
+    <w:rsid w:val="00624E9C"/>
+    <w:rsid w:val="00642F61"/>
+    <w:rsid w:val="00651953"/>
+    <w:rsid w:val="00653281"/>
+    <w:rsid w:val="00653898"/>
+    <w:rsid w:val="006761F2"/>
+    <w:rsid w:val="006929B0"/>
+    <w:rsid w:val="006A1D8A"/>
+    <w:rsid w:val="006A7481"/>
+    <w:rsid w:val="006C08A1"/>
+    <w:rsid w:val="006E1DD2"/>
+    <w:rsid w:val="006F11B3"/>
+    <w:rsid w:val="006F3514"/>
+    <w:rsid w:val="00734737"/>
+    <w:rsid w:val="007442EC"/>
+    <w:rsid w:val="0074618E"/>
+    <w:rsid w:val="00754B40"/>
+    <w:rsid w:val="00757DFD"/>
+    <w:rsid w:val="0076265B"/>
+    <w:rsid w:val="007644D7"/>
+    <w:rsid w:val="007658E1"/>
+    <w:rsid w:val="00771A10"/>
+    <w:rsid w:val="00786AF5"/>
+    <w:rsid w:val="00787B86"/>
+    <w:rsid w:val="00791490"/>
+    <w:rsid w:val="00795FD0"/>
+    <w:rsid w:val="007A5D60"/>
+    <w:rsid w:val="007A6BD5"/>
+    <w:rsid w:val="007B0810"/>
+    <w:rsid w:val="007B7BD0"/>
+    <w:rsid w:val="007C1B5E"/>
+    <w:rsid w:val="007C52D6"/>
+    <w:rsid w:val="007C79B8"/>
+    <w:rsid w:val="007D65F7"/>
+    <w:rsid w:val="007F0314"/>
+    <w:rsid w:val="0080739C"/>
+    <w:rsid w:val="008408DA"/>
+    <w:rsid w:val="0085140C"/>
+    <w:rsid w:val="00870228"/>
+    <w:rsid w:val="0088332E"/>
+    <w:rsid w:val="00885D00"/>
+    <w:rsid w:val="00892436"/>
+    <w:rsid w:val="008A4427"/>
+    <w:rsid w:val="008E3F39"/>
+    <w:rsid w:val="008E7177"/>
+    <w:rsid w:val="008F51C2"/>
+    <w:rsid w:val="009048A8"/>
+    <w:rsid w:val="00904D6F"/>
+    <w:rsid w:val="0091239D"/>
+    <w:rsid w:val="0091413F"/>
+    <w:rsid w:val="009163FD"/>
+    <w:rsid w:val="00932DA0"/>
+    <w:rsid w:val="00933867"/>
+    <w:rsid w:val="00934A27"/>
+    <w:rsid w:val="00942510"/>
+    <w:rsid w:val="00965FD0"/>
+    <w:rsid w:val="009711FF"/>
+    <w:rsid w:val="00987558"/>
+    <w:rsid w:val="00987D2E"/>
+    <w:rsid w:val="009A486C"/>
+    <w:rsid w:val="009A6CF4"/>
+    <w:rsid w:val="009B6D7D"/>
+    <w:rsid w:val="009C7CC4"/>
+    <w:rsid w:val="009D10B7"/>
+    <w:rsid w:val="009D5FB5"/>
+    <w:rsid w:val="009E385A"/>
+    <w:rsid w:val="00A00F2A"/>
+    <w:rsid w:val="00A03CCE"/>
+    <w:rsid w:val="00A12B44"/>
+    <w:rsid w:val="00A20A9F"/>
+    <w:rsid w:val="00A47305"/>
+    <w:rsid w:val="00A662C0"/>
+    <w:rsid w:val="00A67BC1"/>
+    <w:rsid w:val="00A67DE8"/>
+    <w:rsid w:val="00A733DB"/>
+    <w:rsid w:val="00A73F29"/>
+    <w:rsid w:val="00A809F3"/>
+    <w:rsid w:val="00A80CDD"/>
+    <w:rsid w:val="00A9015C"/>
+    <w:rsid w:val="00A92283"/>
+    <w:rsid w:val="00A96D12"/>
+    <w:rsid w:val="00AA7A2D"/>
+    <w:rsid w:val="00AB557F"/>
+    <w:rsid w:val="00AB62DF"/>
+    <w:rsid w:val="00AB676A"/>
+    <w:rsid w:val="00AD0F6D"/>
+    <w:rsid w:val="00AD33DD"/>
+    <w:rsid w:val="00AD61E8"/>
+    <w:rsid w:val="00AD64CA"/>
+    <w:rsid w:val="00AF0F5B"/>
+    <w:rsid w:val="00AF2AF8"/>
+    <w:rsid w:val="00B05C13"/>
+    <w:rsid w:val="00B339A4"/>
+    <w:rsid w:val="00B4071E"/>
+    <w:rsid w:val="00B55449"/>
+    <w:rsid w:val="00B60D3B"/>
+    <w:rsid w:val="00B64595"/>
+    <w:rsid w:val="00B7214D"/>
+    <w:rsid w:val="00B730E4"/>
+    <w:rsid w:val="00B8404A"/>
+    <w:rsid w:val="00BA2161"/>
+    <w:rsid w:val="00BC0E5C"/>
+    <w:rsid w:val="00BD4BE7"/>
+    <w:rsid w:val="00BE08D4"/>
+    <w:rsid w:val="00BF23B4"/>
+    <w:rsid w:val="00C0265E"/>
+    <w:rsid w:val="00C0319D"/>
+    <w:rsid w:val="00C0721E"/>
+    <w:rsid w:val="00C24211"/>
+    <w:rsid w:val="00C31356"/>
+    <w:rsid w:val="00C4679A"/>
+    <w:rsid w:val="00C565AA"/>
+    <w:rsid w:val="00CA3811"/>
+    <w:rsid w:val="00CA482E"/>
+    <w:rsid w:val="00CB0291"/>
+    <w:rsid w:val="00CB16CA"/>
+    <w:rsid w:val="00CE04C1"/>
+    <w:rsid w:val="00CE2446"/>
+    <w:rsid w:val="00CF09CB"/>
+    <w:rsid w:val="00CF4CD4"/>
+    <w:rsid w:val="00CF59B8"/>
+    <w:rsid w:val="00D10891"/>
+    <w:rsid w:val="00D134F5"/>
+    <w:rsid w:val="00D20995"/>
+    <w:rsid w:val="00D34197"/>
+    <w:rsid w:val="00D420AE"/>
+    <w:rsid w:val="00D5765D"/>
+    <w:rsid w:val="00D73B25"/>
+    <w:rsid w:val="00D75274"/>
+    <w:rsid w:val="00D918D4"/>
+    <w:rsid w:val="00D96A37"/>
+    <w:rsid w:val="00D979CA"/>
+    <w:rsid w:val="00DA1D4E"/>
+    <w:rsid w:val="00DB74A3"/>
+    <w:rsid w:val="00DC3DCD"/>
+    <w:rsid w:val="00DD0952"/>
+    <w:rsid w:val="00DD7056"/>
+    <w:rsid w:val="00DD7545"/>
+    <w:rsid w:val="00E0134C"/>
+    <w:rsid w:val="00E01F3D"/>
+    <w:rsid w:val="00E02F3E"/>
+    <w:rsid w:val="00E0558C"/>
+    <w:rsid w:val="00E42A3A"/>
+    <w:rsid w:val="00E505D0"/>
+    <w:rsid w:val="00E6195A"/>
+    <w:rsid w:val="00E63F39"/>
+    <w:rsid w:val="00E6637D"/>
+    <w:rsid w:val="00E66F4F"/>
+    <w:rsid w:val="00E670E9"/>
+    <w:rsid w:val="00E7005E"/>
+    <w:rsid w:val="00E724D8"/>
+    <w:rsid w:val="00E73412"/>
+    <w:rsid w:val="00E936AF"/>
+    <w:rsid w:val="00EC2665"/>
+    <w:rsid w:val="00ED5211"/>
+    <w:rsid w:val="00F15E8A"/>
+    <w:rsid w:val="00F244BA"/>
+    <w:rsid w:val="00F24A7B"/>
+    <w:rsid w:val="00F420F5"/>
+    <w:rsid w:val="00F44ADD"/>
+    <w:rsid w:val="00F654F1"/>
+    <w:rsid w:val="00F73EE9"/>
+    <w:rsid w:val="00FA55F6"/>
+    <w:rsid w:val="00FC2D57"/>
+    <w:rsid w:val="00FD2152"/>
+    <w:rsid w:val="00FD327A"/>
+    <w:rsid w:val="00FE783D"/>
+    <w:rsid w:val="00FF04C9"/>
+    <w:rsid w:val="00FF384F"/>
+    <w:rsid w:val="00FF3D6A"/>
+    <w:rsid w:val="00FF56A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="793DA243"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{D9EAC176-0D83-452E-8339-FB0EB412B036}"/>
+  <w14:docId w14:val="7A5DCF89"/>
+  <w15:docId w15:val="{31B48B46-0D53-40F9-A33F-F6C81AD02057}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -196,51 +8796,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -511,913 +9111,876 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
-[...197 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
-[...216 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB207C"/>
+    <w:rsid w:val="001A1219"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Accentuationintense">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:uiPriority w:val="21"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB207C"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00523AB2"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citationintense">
-    <w:name w:val="Intense Quote"/>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="30"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00377405"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00377405"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00377405"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00377405"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E18BC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000E18BC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA2161"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA2161"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA2161"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedefin">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedefinCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006761F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedefin"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006761F2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006761F2"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E1DD2"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E1DD2"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E1DD2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E1DD2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E1DD2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB207C"/>
+    <w:rsid w:val="00EC2665"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      <w:ind w:left="864" w:right="864"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00EC2665"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sous-titre2">
+    <w:name w:val="Sous-titre 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:link w:val="Sous-titre2Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC2665"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
-    <w:name w:val="Citation intense Car"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titre2Car">
+    <w:name w:val="Sous-titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:link w:val="Citationintense"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB207C"/>
+    <w:link w:val="Sous-titre2"/>
+    <w:rsid w:val="00EC2665"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rfrenceintense">
-    <w:name w:val="Intense Reference"/>
+  <w:style w:type="table" w:styleId="Grilledutableau">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EC2665"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Date2">
+    <w:name w:val="Date 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Corpsdetexte"/>
+    <w:link w:val="Date2Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EC2665"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="139" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="231F20"/>
+      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Date2Car">
+    <w:name w:val="Date 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:uiPriority w:val="32"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB207C"/>
+    <w:link w:val="Date2"/>
+    <w:rsid w:val="00EC2665"/>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="231F20"/>
+      <w:sz w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Grilledutableau1">
+    <w:name w:val="Grille du tableau1"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:next w:val="Grilledutableau"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C0721E"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007442EC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="156656381">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1939213269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ARS-BRETAGNE-REFINSTALLATION@ars.sante.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A48A03F-0A18-42F5-A96B-2D1DE551EC94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15</Characters>
+  <Pages>5</Pages>
+  <Words>1386</Words>
+  <Characters>7626</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Ministeres Sociaux</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>MSS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16</CharactersWithSpaces>
+  <CharactersWithSpaces>8995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>*</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
-    <vt:lpwstr>2026-01-14T09:09:35Z</vt:lpwstr>
+    <vt:lpwstr>2025-08-28T09:37:42Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
     <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
     <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
-    <vt:lpwstr>62bf9e9c-4836-4707-8317-0e605983abbb</vt:lpwstr>
+    <vt:lpwstr>3097970f-dc9a-4759-9415-c385448cfcf7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>